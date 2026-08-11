--- v0 (2026-06-26)
+++ v1 (2026-08-11)
@@ -9,51 +9,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/sheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship
       Id="rId1"
       Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"
       Target="xl/workbook.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Chantiers de la Ville de Montr" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="124">
   <si>
     <t>Banner:</t>
   </si>
   <si>
     <t>No Split</t>
   </si>
   <si>
     <t>Filters:</t>
   </si>
   <si>
     <t>none</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Janvier</t>
   </si>
   <si>
     <t>Février</t>
   </si>
   <si>
     <t>Mars</t>
   </si>
   <si>
@@ -257,144 +257,174 @@
   <si>
     <t>Je préfère ne pas répondre</t>
   </si>
   <si>
     <t>Type de chantiers</t>
   </si>
   <si>
     <t>Remplacement des entrées de service en plomb (RESEP)</t>
   </si>
   <si>
     <t>Réhabilitation d'égout</t>
   </si>
   <si>
     <t>Réhabilitation d'aqueduc</t>
   </si>
   <si>
     <t>Réhabilitation de la chaussée par planage et revêtement / asphaltage (PCPR)</t>
   </si>
   <si>
     <t>Projet intégré</t>
   </si>
   <si>
     <t>Tronçon</t>
   </si>
   <si>
-    <t>Saint-Viateur de Stuart à de l'Épée</t>
-[...92 lines deleted...]
-    <t>Décarie, boulevard entre Isabella et Édouard-Montpetit</t>
+    <t>Rue Tolhurst (De Prieur Ouest à Henri-Bourassa Ouest)</t>
+  </si>
+  <si>
+    <t>Hochelaga (Du Quesne et Granby)</t>
+  </si>
+  <si>
+    <t>Cumberland (Terrebonne et Chester)</t>
+  </si>
+  <si>
+    <t>Hors rue (Parc Baldwin) (Fullum et Chapleau)</t>
+  </si>
+  <si>
+    <t>Mercier (de Ontario est à Brouage)</t>
+  </si>
+  <si>
+    <t>Marseille (de Cadillac à Du Quesne)</t>
+  </si>
+  <si>
+    <t>David (de Crawford à Limite est)</t>
+  </si>
+  <si>
+    <t>Joseph (de Régina à Strathmore)</t>
+  </si>
+  <si>
+    <t>Lespérance (de Ontario est à Thomas-Valin)</t>
+  </si>
+  <si>
+    <t>Saint‑Dominique (de Jarry Est à Crémazie Est)</t>
+  </si>
+  <si>
+    <t>De Gaspé (de Jules‑Verne à Guizot Est)</t>
+  </si>
+  <si>
+    <t>22e avenue (de Everett à Villeray)</t>
+  </si>
+  <si>
+    <t>Fabre entre Rachel E et Marie-Anne</t>
+  </si>
+  <si>
+    <t>Bourget, entre Gouin Ouest et Place Bellerive</t>
+  </si>
+  <si>
+    <t>Crevier, entre Tassé et Deguire</t>
+  </si>
+  <si>
+    <t>O'Brien entre Poirier et Ryan</t>
+  </si>
+  <si>
+    <t>Alma, entre Dante et Bélanger</t>
+  </si>
+  <si>
+    <t>Cardinal, entre Eadie et Hadley</t>
+  </si>
+  <si>
+    <t>Christophe-Colomb, entre Émile-Journault à Legendre</t>
+  </si>
+  <si>
+    <t>24e avenue, entre 44e et 45e rue</t>
+  </si>
+  <si>
+    <t>Prince-Arthur, rue de 41e, avenue à 52e avenue</t>
+  </si>
+  <si>
+    <t>Décarie, boulevard de de la Côte-Saint-Luc à chemin à de Monkland</t>
+  </si>
+  <si>
+    <t>Rue du Champ-d 'Eau de Rue PascalGagnon à Rue P.-E.-Lamarche</t>
+  </si>
+  <si>
+    <t>O'Brien, avenue de Poirier à rue Ryan</t>
+  </si>
+  <si>
+    <t>Alma, rue de Dante à rue Bélanger</t>
+  </si>
+  <si>
+    <t>Cardinal, rue de Eadie, à rue Hadley</t>
+  </si>
+  <si>
+    <t>Congrégation, rue de la de Le Ber à rue Favard</t>
+  </si>
+  <si>
+    <t>24e Avenue de 44e Rue à 45e Rue</t>
+  </si>
+  <si>
+    <t>Coloniale entre Napoléon et Rachel Est</t>
+  </si>
+  <si>
+    <t>99e entre 99e et Delphis-Delorme</t>
+  </si>
+  <si>
+    <t>Lévesque entre Georges et Châteauneuf</t>
+  </si>
+  <si>
+    <t>des Sciences entre Ray-Lawson et du Golf</t>
+  </si>
+  <si>
+    <t>Boul Henri-Bourassa, du boulevard Pitfield à l'avenue Félix Leclerc</t>
+  </si>
+  <si>
+    <t>Rue Saint-Antoine, entre les rues De Courcelle et du Couvent</t>
+  </si>
+  <si>
+    <t>Rue Saint-Jacques, entre la rue De Courcelle et l'avenue Atwater</t>
+  </si>
+  <si>
+    <t>Ch de la Côte-Sainte-Catherine, de l’avenue Woodbury à l’avenue de la Brunante</t>
+  </si>
+  <si>
+    <t>Av Laval, de la rue Roy à l’avenue Duluth</t>
+  </si>
+  <si>
+    <t>Av Christophe-Colomb, entre les boulevards Rosemont et Jean-Talon</t>
+  </si>
+  <si>
+    <t>Av Christophe-Colomb, entre les boulevards Jean-Talon et Crémazie</t>
+  </si>
+  <si>
+    <t>Av Christophe-Colomb, entre les boulevards Crémazie et Henri-Bourassa.</t>
+  </si>
+  <si>
+    <t>Sur le chemin de la Côte-Sainte-Catherine, entre les avenues Villeneuve et du Mont-Royal</t>
+  </si>
+  <si>
+    <t>Sur l’avenue du Mont-Royal, entre le chemin de la Côte-Sainte-Catherine et la rue Saint-Urbain</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts>
     <numFmt formatCode="GENERAL" numFmtId="1"/>
     <numFmt formatCode="0.00%" numFmtId="2"/>
     <numFmt formatCode="\$#,##0.00" numFmtId="3"/>
     <numFmt formatCode="H:MM:SS\ AM/PM" numFmtId="4"/>
     <numFmt formatCode="0.00E+00" numFmtId="5"/>
     <numFmt formatCode="0%" numFmtId="6"/>
     <numFmt formatCode="DDDD&quot;, &quot;MMMM\ DD&quot;, &quot;YYYY" numFmtId="7"/>
     <numFmt formatCode="0.0%" numFmtId="8"/>
     <numFmt formatCode="#,##0" numFmtId="9"/>
     <numFmt formatCode="0.000%" numFmtId="10"/>
     <numFmt formatCode="0.0000%" numFmtId="11"/>
     <numFmt formatCode="0" numFmtId="12"/>
     <numFmt formatCode="0.0" numFmtId="13"/>
     <numFmt formatCode="0.00" numFmtId="14"/>
     <numFmt formatCode="0.000" numFmtId="15"/>
     <numFmt formatCode="0.0000" numFmtId="16"/>
   </numFmts>
   <fonts>
@@ -691,60 +721,60 @@
       <c r="F7" t="n" s="7">
         <v>0</v>
       </c>
       <c r="G7" t="n" s="2">
         <v>0</v>
       </c>
       <c r="H7" t="n" s="7">
         <v>0</v>
       </c>
       <c r="I7" t="n" s="2">
         <v>0</v>
       </c>
       <c r="J7" t="n" s="7">
         <v>0</v>
       </c>
       <c r="K7" t="n" s="2">
         <v>0</v>
       </c>
       <c r="L7" t="n" s="7">
         <v>0</v>
       </c>
       <c r="M7" t="n" s="2">
         <v>0</v>
       </c>
       <c r="N7" t="n" s="7">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="O7" t="n" s="2">
-        <v>0</v>
+        <v>0.02006689</v>
       </c>
       <c r="P7" t="n" s="7">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="Q7" t="n" s="2">
-        <v>0</v>
+        <v>0.13571429</v>
       </c>
       <c r="R7" t="n" s="7">
         <v>0</v>
       </c>
       <c r="S7" t="n" s="2">
         <v>0</v>
       </c>
       <c r="T7" t="n" s="7">
         <v>0</v>
       </c>
       <c r="U7" t="n" s="2">
         <v>0</v>
       </c>
       <c r="V7" t="n" s="7">
         <v>0</v>
       </c>
       <c r="W7" t="n" s="2">
         <v>0</v>
       </c>
       <c r="X7" t="n" s="7">
         <v>0</v>
       </c>
       <c r="Y7" t="n" s="2">
         <v>0</v>
       </c>
@@ -768,60 +798,60 @@
       <c r="F8" t="n" s="7">
         <v>0</v>
       </c>
       <c r="G8" t="n" s="2">
         <v>0</v>
       </c>
       <c r="H8" t="n" s="7">
         <v>0</v>
       </c>
       <c r="I8" t="n" s="2">
         <v>0</v>
       </c>
       <c r="J8" t="n" s="7">
         <v>0</v>
       </c>
       <c r="K8" t="n" s="2">
         <v>0</v>
       </c>
       <c r="L8" t="n" s="7">
         <v>0</v>
       </c>
       <c r="M8" t="n" s="2">
         <v>0</v>
       </c>
       <c r="N8" t="n" s="7">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="O8" t="n" s="2">
-        <v>0</v>
+        <v>0.01337793</v>
       </c>
       <c r="P8" t="n" s="7">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="Q8" t="n" s="2">
-        <v>0</v>
+        <v>0.06428571</v>
       </c>
       <c r="R8" t="n" s="7">
         <v>0</v>
       </c>
       <c r="S8" t="n" s="2">
         <v>0</v>
       </c>
       <c r="T8" t="n" s="7">
         <v>0</v>
       </c>
       <c r="U8" t="n" s="2">
         <v>0</v>
       </c>
       <c r="V8" t="n" s="7">
         <v>0</v>
       </c>
       <c r="W8" t="n" s="2">
         <v>0</v>
       </c>
       <c r="X8" t="n" s="7">
         <v>0</v>
       </c>
       <c r="Y8" t="n" s="2">
         <v>0</v>
       </c>
@@ -845,60 +875,60 @@
       <c r="F9" t="n" s="7">
         <v>0</v>
       </c>
       <c r="G9" t="n" s="2">
         <v>0</v>
       </c>
       <c r="H9" t="n" s="7">
         <v>0</v>
       </c>
       <c r="I9" t="n" s="2">
         <v>0</v>
       </c>
       <c r="J9" t="n" s="7">
         <v>0</v>
       </c>
       <c r="K9" t="n" s="2">
         <v>0</v>
       </c>
       <c r="L9" t="n" s="7">
         <v>0</v>
       </c>
       <c r="M9" t="n" s="2">
         <v>0</v>
       </c>
       <c r="N9" t="n" s="7">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="O9" t="n" s="2">
-        <v>0</v>
+        <v>0.02675585</v>
       </c>
       <c r="P9" t="n" s="7">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="Q9" t="n" s="2">
-        <v>0</v>
+        <v>0.09285714</v>
       </c>
       <c r="R9" t="n" s="7">
         <v>0</v>
       </c>
       <c r="S9" t="n" s="2">
         <v>0</v>
       </c>
       <c r="T9" t="n" s="7">
         <v>0</v>
       </c>
       <c r="U9" t="n" s="2">
         <v>0</v>
       </c>
       <c r="V9" t="n" s="7">
         <v>0</v>
       </c>
       <c r="W9" t="n" s="2">
         <v>0</v>
       </c>
       <c r="X9" t="n" s="7">
         <v>0</v>
       </c>
       <c r="Y9" t="n" s="2">
         <v>0</v>
       </c>
@@ -922,60 +952,60 @@
       <c r="F10" t="n" s="7">
         <v>0</v>
       </c>
       <c r="G10" t="n" s="2">
         <v>0</v>
       </c>
       <c r="H10" t="n" s="7">
         <v>0</v>
       </c>
       <c r="I10" t="n" s="2">
         <v>0</v>
       </c>
       <c r="J10" t="n" s="7">
         <v>0</v>
       </c>
       <c r="K10" t="n" s="2">
         <v>0</v>
       </c>
       <c r="L10" t="n" s="7">
         <v>0</v>
       </c>
       <c r="M10" t="n" s="2">
         <v>0</v>
       </c>
       <c r="N10" t="n" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O10" t="n" s="2">
-        <v>0</v>
+        <v>0.00334448</v>
       </c>
       <c r="P10" t="n" s="7">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="Q10" t="n" s="2">
-        <v>0</v>
+        <v>0.16428571</v>
       </c>
       <c r="R10" t="n" s="7">
         <v>0</v>
       </c>
       <c r="S10" t="n" s="2">
         <v>0</v>
       </c>
       <c r="T10" t="n" s="7">
         <v>0</v>
       </c>
       <c r="U10" t="n" s="2">
         <v>0</v>
       </c>
       <c r="V10" t="n" s="7">
         <v>0</v>
       </c>
       <c r="W10" t="n" s="2">
         <v>0</v>
       </c>
       <c r="X10" t="n" s="7">
         <v>0</v>
       </c>
       <c r="Y10" t="n" s="2">
         <v>0</v>
       </c>
@@ -999,60 +1029,60 @@
       <c r="F11" t="n" s="7">
         <v>0</v>
       </c>
       <c r="G11" t="n" s="2">
         <v>0</v>
       </c>
       <c r="H11" t="n" s="7">
         <v>0</v>
       </c>
       <c r="I11" t="n" s="2">
         <v>0</v>
       </c>
       <c r="J11" t="n" s="7">
         <v>0</v>
       </c>
       <c r="K11" t="n" s="2">
         <v>0</v>
       </c>
       <c r="L11" t="n" s="7">
         <v>0</v>
       </c>
       <c r="M11" t="n" s="2">
         <v>0</v>
       </c>
       <c r="N11" t="n" s="7">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="O11" t="n" s="2">
-        <v>0</v>
+        <v>0.05016722</v>
       </c>
       <c r="P11" t="n" s="7">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="Q11" t="n" s="2">
-        <v>0</v>
+        <v>0.07857143</v>
       </c>
       <c r="R11" t="n" s="7">
         <v>0</v>
       </c>
       <c r="S11" t="n" s="2">
         <v>0</v>
       </c>
       <c r="T11" t="n" s="7">
         <v>0</v>
       </c>
       <c r="U11" t="n" s="2">
         <v>0</v>
       </c>
       <c r="V11" t="n" s="7">
         <v>0</v>
       </c>
       <c r="W11" t="n" s="2">
         <v>0</v>
       </c>
       <c r="X11" t="n" s="7">
         <v>0</v>
       </c>
       <c r="Y11" t="n" s="2">
         <v>0</v>
       </c>
@@ -1073,63 +1103,63 @@
       <c r="E12" t="n" s="2">
         <v>0</v>
       </c>
       <c r="F12" t="n" s="7">
         <v>0</v>
       </c>
       <c r="G12" t="n" s="2">
         <v>0</v>
       </c>
       <c r="H12" t="n" s="7">
         <v>0</v>
       </c>
       <c r="I12" t="n" s="2">
         <v>0</v>
       </c>
       <c r="J12" t="n" s="7">
         <v>0</v>
       </c>
       <c r="K12" t="n" s="2">
         <v>0</v>
       </c>
       <c r="L12" t="n" s="7">
         <v>2</v>
       </c>
       <c r="M12" t="n" s="2">
-        <v>0.01470588</v>
+        <v>0.0104712</v>
       </c>
       <c r="N12" t="n" s="7">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="O12" t="n" s="2">
-        <v>0</v>
+        <v>0.01003344</v>
       </c>
       <c r="P12" t="n" s="7">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="Q12" t="n" s="2">
-        <v>0</v>
+        <v>0.12142857</v>
       </c>
       <c r="R12" t="n" s="7">
         <v>0</v>
       </c>
       <c r="S12" t="n" s="2">
         <v>0</v>
       </c>
       <c r="T12" t="n" s="7">
         <v>0</v>
       </c>
       <c r="U12" t="n" s="2">
         <v>0</v>
       </c>
       <c r="V12" t="n" s="7">
         <v>0</v>
       </c>
       <c r="W12" t="n" s="2">
         <v>0</v>
       </c>
       <c r="X12" t="n" s="7">
         <v>0</v>
       </c>
       <c r="Y12" t="n" s="2">
         <v>0</v>
       </c>
@@ -1153,60 +1183,60 @@
       <c r="F13" t="n" s="7">
         <v>0</v>
       </c>
       <c r="G13" t="n" s="2">
         <v>0</v>
       </c>
       <c r="H13" t="n" s="7">
         <v>0</v>
       </c>
       <c r="I13" t="n" s="2">
         <v>0</v>
       </c>
       <c r="J13" t="n" s="7">
         <v>0</v>
       </c>
       <c r="K13" t="n" s="2">
         <v>0</v>
       </c>
       <c r="L13" t="n" s="7">
         <v>0</v>
       </c>
       <c r="M13" t="n" s="2">
         <v>0</v>
       </c>
       <c r="N13" t="n" s="7">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="O13" t="n" s="2">
-        <v>0</v>
+        <v>0.01337793</v>
       </c>
       <c r="P13" t="n" s="7">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="Q13" t="n" s="2">
-        <v>0</v>
+        <v>0.10714286</v>
       </c>
       <c r="R13" t="n" s="7">
         <v>0</v>
       </c>
       <c r="S13" t="n" s="2">
         <v>0</v>
       </c>
       <c r="T13" t="n" s="7">
         <v>0</v>
       </c>
       <c r="U13" t="n" s="2">
         <v>0</v>
       </c>
       <c r="V13" t="n" s="7">
         <v>0</v>
       </c>
       <c r="W13" t="n" s="2">
         <v>0</v>
       </c>
       <c r="X13" t="n" s="7">
         <v>0</v>
       </c>
       <c r="Y13" t="n" s="2">
         <v>0</v>
       </c>
@@ -1227,63 +1257,63 @@
       <c r="E14" t="n" s="2">
         <v>0</v>
       </c>
       <c r="F14" t="n" s="7">
         <v>0</v>
       </c>
       <c r="G14" t="n" s="2">
         <v>0</v>
       </c>
       <c r="H14" t="n" s="7">
         <v>0</v>
       </c>
       <c r="I14" t="n" s="2">
         <v>0</v>
       </c>
       <c r="J14" t="n" s="7">
         <v>0</v>
       </c>
       <c r="K14" t="n" s="2">
         <v>0</v>
       </c>
       <c r="L14" t="n" s="7">
         <v>7</v>
       </c>
       <c r="M14" t="n" s="2">
-        <v>0.05147059</v>
+        <v>0.03664921</v>
       </c>
       <c r="N14" t="n" s="7">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="O14" t="n" s="2">
-        <v>0</v>
+        <v>0.01672241</v>
       </c>
       <c r="P14" t="n" s="7">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="Q14" t="n" s="2">
-        <v>0</v>
+        <v>0.05714286</v>
       </c>
       <c r="R14" t="n" s="7">
         <v>0</v>
       </c>
       <c r="S14" t="n" s="2">
         <v>0</v>
       </c>
       <c r="T14" t="n" s="7">
         <v>0</v>
       </c>
       <c r="U14" t="n" s="2">
         <v>0</v>
       </c>
       <c r="V14" t="n" s="7">
         <v>0</v>
       </c>
       <c r="W14" t="n" s="2">
         <v>0</v>
       </c>
       <c r="X14" t="n" s="7">
         <v>0</v>
       </c>
       <c r="Y14" t="n" s="2">
         <v>0</v>
       </c>
@@ -1304,63 +1334,63 @@
       <c r="E15" t="n" s="2">
         <v>0</v>
       </c>
       <c r="F15" t="n" s="7">
         <v>0</v>
       </c>
       <c r="G15" t="n" s="2">
         <v>0</v>
       </c>
       <c r="H15" t="n" s="7">
         <v>0</v>
       </c>
       <c r="I15" t="n" s="2">
         <v>0</v>
       </c>
       <c r="J15" t="n" s="7">
         <v>0</v>
       </c>
       <c r="K15" t="n" s="2">
         <v>0</v>
       </c>
       <c r="L15" t="n" s="7">
         <v>10</v>
       </c>
       <c r="M15" t="n" s="2">
-        <v>0.07352941</v>
+        <v>0.05235602</v>
       </c>
       <c r="N15" t="n" s="7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="O15" t="n" s="2">
-        <v>0</v>
+        <v>0.00668896</v>
       </c>
       <c r="P15" t="n" s="7">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="Q15" t="n" s="2">
-        <v>0</v>
+        <v>0.12857143</v>
       </c>
       <c r="R15" t="n" s="7">
         <v>0</v>
       </c>
       <c r="S15" t="n" s="2">
         <v>0</v>
       </c>
       <c r="T15" t="n" s="7">
         <v>0</v>
       </c>
       <c r="U15" t="n" s="2">
         <v>0</v>
       </c>
       <c r="V15" t="n" s="7">
         <v>0</v>
       </c>
       <c r="W15" t="n" s="2">
         <v>0</v>
       </c>
       <c r="X15" t="n" s="7">
         <v>0</v>
       </c>
       <c r="Y15" t="n" s="2">
         <v>0</v>
       </c>
@@ -1381,63 +1411,63 @@
       <c r="E16" t="n" s="2">
         <v>0</v>
       </c>
       <c r="F16" t="n" s="7">
         <v>0</v>
       </c>
       <c r="G16" t="n" s="2">
         <v>0</v>
       </c>
       <c r="H16" t="n" s="7">
         <v>0</v>
       </c>
       <c r="I16" t="n" s="2">
         <v>0</v>
       </c>
       <c r="J16" t="n" s="7">
         <v>0</v>
       </c>
       <c r="K16" t="n" s="2">
         <v>0</v>
       </c>
       <c r="L16" t="n" s="7">
         <v>3</v>
       </c>
       <c r="M16" t="n" s="2">
-        <v>0.02205882</v>
+        <v>0.01570681</v>
       </c>
       <c r="N16" t="n" s="7">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="O16" t="n" s="2">
-        <v>0</v>
+        <v>0.02341137</v>
       </c>
       <c r="P16" t="n" s="7">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="Q16" t="n" s="2">
-        <v>0</v>
+        <v>0.05</v>
       </c>
       <c r="R16" t="n" s="7">
         <v>0</v>
       </c>
       <c r="S16" t="n" s="2">
         <v>0</v>
       </c>
       <c r="T16" t="n" s="7">
         <v>0</v>
       </c>
       <c r="U16" t="n" s="2">
         <v>0</v>
       </c>
       <c r="V16" t="n" s="7">
         <v>0</v>
       </c>
       <c r="W16" t="n" s="2">
         <v>0</v>
       </c>
       <c r="X16" t="n" s="7">
         <v>0</v>
       </c>
       <c r="Y16" t="n" s="2">
         <v>0</v>
       </c>
@@ -1458,57 +1488,57 @@
       <c r="E17" t="n" s="2">
         <v>0</v>
       </c>
       <c r="F17" t="n" s="7">
         <v>0</v>
       </c>
       <c r="G17" t="n" s="2">
         <v>0</v>
       </c>
       <c r="H17" t="n" s="7">
         <v>0</v>
       </c>
       <c r="I17" t="n" s="2">
         <v>0</v>
       </c>
       <c r="J17" t="n" s="7">
         <v>0</v>
       </c>
       <c r="K17" t="n" s="2">
         <v>0</v>
       </c>
       <c r="L17" t="n" s="7">
         <v>5</v>
       </c>
       <c r="M17" t="n" s="2">
-        <v>0.03676471</v>
+        <v>0.02617801</v>
       </c>
       <c r="N17" t="n" s="7">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="O17" t="n" s="2">
-        <v>0</v>
+        <v>0.04013378</v>
       </c>
       <c r="P17" t="n" s="7">
         <v>0</v>
       </c>
       <c r="Q17" t="n" s="2">
         <v>0</v>
       </c>
       <c r="R17" t="n" s="7">
         <v>0</v>
       </c>
       <c r="S17" t="n" s="2">
         <v>0</v>
       </c>
       <c r="T17" t="n" s="7">
         <v>0</v>
       </c>
       <c r="U17" t="n" s="2">
         <v>0</v>
       </c>
       <c r="V17" t="n" s="7">
         <v>0</v>
       </c>
       <c r="W17" t="n" s="2">
         <v>0</v>
       </c>
@@ -1535,57 +1565,57 @@
       <c r="E18" t="n" s="2">
         <v>0</v>
       </c>
       <c r="F18" t="n" s="7">
         <v>0</v>
       </c>
       <c r="G18" t="n" s="2">
         <v>0</v>
       </c>
       <c r="H18" t="n" s="7">
         <v>0</v>
       </c>
       <c r="I18" t="n" s="2">
         <v>0</v>
       </c>
       <c r="J18" t="n" s="7">
         <v>0</v>
       </c>
       <c r="K18" t="n" s="2">
         <v>0</v>
       </c>
       <c r="L18" t="n" s="7">
         <v>8</v>
       </c>
       <c r="M18" t="n" s="2">
-        <v>0.05882353</v>
+        <v>0.04188482</v>
       </c>
       <c r="N18" t="n" s="7">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="O18" t="n" s="2">
-        <v>0</v>
+        <v>0.01337793</v>
       </c>
       <c r="P18" t="n" s="7">
         <v>0</v>
       </c>
       <c r="Q18" t="n" s="2">
         <v>0</v>
       </c>
       <c r="R18" t="n" s="7">
         <v>0</v>
       </c>
       <c r="S18" t="n" s="2">
         <v>0</v>
       </c>
       <c r="T18" t="n" s="7">
         <v>0</v>
       </c>
       <c r="U18" t="n" s="2">
         <v>0</v>
       </c>
       <c r="V18" t="n" s="7">
         <v>0</v>
       </c>
       <c r="W18" t="n" s="2">
         <v>0</v>
       </c>
@@ -1615,54 +1645,54 @@
       <c r="F19" t="n" s="7">
         <v>0</v>
       </c>
       <c r="G19" t="n" s="2">
         <v>0</v>
       </c>
       <c r="H19" t="n" s="7">
         <v>0</v>
       </c>
       <c r="I19" t="n" s="2">
         <v>0</v>
       </c>
       <c r="J19" t="n" s="7">
         <v>0</v>
       </c>
       <c r="K19" t="n" s="2">
         <v>0</v>
       </c>
       <c r="L19" t="n" s="7">
         <v>0</v>
       </c>
       <c r="M19" t="n" s="2">
         <v>0</v>
       </c>
       <c r="N19" t="n" s="7">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="O19" t="n" s="2">
-        <v>0</v>
+        <v>0.02675585</v>
       </c>
       <c r="P19" t="n" s="7">
         <v>0</v>
       </c>
       <c r="Q19" t="n" s="2">
         <v>0</v>
       </c>
       <c r="R19" t="n" s="7">
         <v>0</v>
       </c>
       <c r="S19" t="n" s="2">
         <v>0</v>
       </c>
       <c r="T19" t="n" s="7">
         <v>0</v>
       </c>
       <c r="U19" t="n" s="2">
         <v>0</v>
       </c>
       <c r="V19" t="n" s="7">
         <v>0</v>
       </c>
       <c r="W19" t="n" s="2">
         <v>0</v>
       </c>
@@ -1689,57 +1719,57 @@
       <c r="E20" t="n" s="2">
         <v>0</v>
       </c>
       <c r="F20" t="n" s="7">
         <v>0</v>
       </c>
       <c r="G20" t="n" s="2">
         <v>0</v>
       </c>
       <c r="H20" t="n" s="7">
         <v>0</v>
       </c>
       <c r="I20" t="n" s="2">
         <v>0</v>
       </c>
       <c r="J20" t="n" s="7">
         <v>0</v>
       </c>
       <c r="K20" t="n" s="2">
         <v>0</v>
       </c>
       <c r="L20" t="n" s="7">
         <v>1</v>
       </c>
       <c r="M20" t="n" s="2">
-        <v>0.00735294</v>
+        <v>0.0052356</v>
       </c>
       <c r="N20" t="n" s="7">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="O20" t="n" s="2">
-        <v>0</v>
+        <v>0.01003344</v>
       </c>
       <c r="P20" t="n" s="7">
         <v>0</v>
       </c>
       <c r="Q20" t="n" s="2">
         <v>0</v>
       </c>
       <c r="R20" t="n" s="7">
         <v>0</v>
       </c>
       <c r="S20" t="n" s="2">
         <v>0</v>
       </c>
       <c r="T20" t="n" s="7">
         <v>0</v>
       </c>
       <c r="U20" t="n" s="2">
         <v>0</v>
       </c>
       <c r="V20" t="n" s="7">
         <v>0</v>
       </c>
       <c r="W20" t="n" s="2">
         <v>0</v>
       </c>
@@ -1766,57 +1796,57 @@
       <c r="E21" t="n" s="2">
         <v>0</v>
       </c>
       <c r="F21" t="n" s="7">
         <v>0</v>
       </c>
       <c r="G21" t="n" s="2">
         <v>0</v>
       </c>
       <c r="H21" t="n" s="7">
         <v>0</v>
       </c>
       <c r="I21" t="n" s="2">
         <v>0</v>
       </c>
       <c r="J21" t="n" s="7">
         <v>0</v>
       </c>
       <c r="K21" t="n" s="2">
         <v>0</v>
       </c>
       <c r="L21" t="n" s="7">
         <v>12</v>
       </c>
       <c r="M21" t="n" s="2">
-        <v>0.08823529</v>
+        <v>0.06282723</v>
       </c>
       <c r="N21" t="n" s="7">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="O21" t="n" s="2">
-        <v>0</v>
+        <v>0.01337793</v>
       </c>
       <c r="P21" t="n" s="7">
         <v>0</v>
       </c>
       <c r="Q21" t="n" s="2">
         <v>0</v>
       </c>
       <c r="R21" t="n" s="7">
         <v>0</v>
       </c>
       <c r="S21" t="n" s="2">
         <v>0</v>
       </c>
       <c r="T21" t="n" s="7">
         <v>0</v>
       </c>
       <c r="U21" t="n" s="2">
         <v>0</v>
       </c>
       <c r="V21" t="n" s="7">
         <v>0</v>
       </c>
       <c r="W21" t="n" s="2">
         <v>0</v>
       </c>
@@ -1843,57 +1873,57 @@
       <c r="E22" t="n" s="2">
         <v>0</v>
       </c>
       <c r="F22" t="n" s="7">
         <v>0</v>
       </c>
       <c r="G22" t="n" s="2">
         <v>0</v>
       </c>
       <c r="H22" t="n" s="7">
         <v>0</v>
       </c>
       <c r="I22" t="n" s="2">
         <v>0</v>
       </c>
       <c r="J22" t="n" s="7">
         <v>0</v>
       </c>
       <c r="K22" t="n" s="2">
         <v>0</v>
       </c>
       <c r="L22" t="n" s="7">
         <v>7</v>
       </c>
       <c r="M22" t="n" s="2">
-        <v>0.05147059</v>
+        <v>0.03664921</v>
       </c>
       <c r="N22" t="n" s="7">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="O22" t="n" s="2">
-        <v>0</v>
+        <v>0.01672241</v>
       </c>
       <c r="P22" t="n" s="7">
         <v>0</v>
       </c>
       <c r="Q22" t="n" s="2">
         <v>0</v>
       </c>
       <c r="R22" t="n" s="7">
         <v>0</v>
       </c>
       <c r="S22" t="n" s="2">
         <v>0</v>
       </c>
       <c r="T22" t="n" s="7">
         <v>0</v>
       </c>
       <c r="U22" t="n" s="2">
         <v>0</v>
       </c>
       <c r="V22" t="n" s="7">
         <v>0</v>
       </c>
       <c r="W22" t="n" s="2">
         <v>0</v>
       </c>
@@ -1920,57 +1950,57 @@
       <c r="E23" t="n" s="2">
         <v>0</v>
       </c>
       <c r="F23" t="n" s="7">
         <v>0</v>
       </c>
       <c r="G23" t="n" s="2">
         <v>0</v>
       </c>
       <c r="H23" t="n" s="7">
         <v>0</v>
       </c>
       <c r="I23" t="n" s="2">
         <v>0</v>
       </c>
       <c r="J23" t="n" s="7">
         <v>0</v>
       </c>
       <c r="K23" t="n" s="2">
         <v>0</v>
       </c>
       <c r="L23" t="n" s="7">
         <v>10</v>
       </c>
       <c r="M23" t="n" s="2">
-        <v>0.07352941</v>
+        <v>0.05235602</v>
       </c>
       <c r="N23" t="n" s="7">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="O23" t="n" s="2">
-        <v>0</v>
+        <v>0.04347826</v>
       </c>
       <c r="P23" t="n" s="7">
         <v>0</v>
       </c>
       <c r="Q23" t="n" s="2">
         <v>0</v>
       </c>
       <c r="R23" t="n" s="7">
         <v>0</v>
       </c>
       <c r="S23" t="n" s="2">
         <v>0</v>
       </c>
       <c r="T23" t="n" s="7">
         <v>0</v>
       </c>
       <c r="U23" t="n" s="2">
         <v>0</v>
       </c>
       <c r="V23" t="n" s="7">
         <v>0</v>
       </c>
       <c r="W23" t="n" s="2">
         <v>0</v>
       </c>
@@ -1997,57 +2027,57 @@
       <c r="E24" t="n" s="2">
         <v>0</v>
       </c>
       <c r="F24" t="n" s="7">
         <v>0</v>
       </c>
       <c r="G24" t="n" s="2">
         <v>0</v>
       </c>
       <c r="H24" t="n" s="7">
         <v>0</v>
       </c>
       <c r="I24" t="n" s="2">
         <v>0</v>
       </c>
       <c r="J24" t="n" s="7">
         <v>0</v>
       </c>
       <c r="K24" t="n" s="2">
         <v>0</v>
       </c>
       <c r="L24" t="n" s="7">
         <v>15</v>
       </c>
       <c r="M24" t="n" s="2">
-        <v>0.11029412</v>
+        <v>0.07853403</v>
       </c>
       <c r="N24" t="n" s="7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="O24" t="n" s="2">
-        <v>0</v>
+        <v>0.00668896</v>
       </c>
       <c r="P24" t="n" s="7">
         <v>0</v>
       </c>
       <c r="Q24" t="n" s="2">
         <v>0</v>
       </c>
       <c r="R24" t="n" s="7">
         <v>0</v>
       </c>
       <c r="S24" t="n" s="2">
         <v>0</v>
       </c>
       <c r="T24" t="n" s="7">
         <v>0</v>
       </c>
       <c r="U24" t="n" s="2">
         <v>0</v>
       </c>
       <c r="V24" t="n" s="7">
         <v>0</v>
       </c>
       <c r="W24" t="n" s="2">
         <v>0</v>
       </c>
@@ -2074,57 +2104,57 @@
       <c r="E25" t="n" s="2">
         <v>0</v>
       </c>
       <c r="F25" t="n" s="7">
         <v>0</v>
       </c>
       <c r="G25" t="n" s="2">
         <v>0</v>
       </c>
       <c r="H25" t="n" s="7">
         <v>0</v>
       </c>
       <c r="I25" t="n" s="2">
         <v>0</v>
       </c>
       <c r="J25" t="n" s="7">
         <v>0</v>
       </c>
       <c r="K25" t="n" s="2">
         <v>0</v>
       </c>
       <c r="L25" t="n" s="7">
         <v>14</v>
       </c>
       <c r="M25" t="n" s="2">
-        <v>0.10294118</v>
+        <v>0.07329843</v>
       </c>
       <c r="N25" t="n" s="7">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="O25" t="n" s="2">
-        <v>0</v>
+        <v>0.05351171</v>
       </c>
       <c r="P25" t="n" s="7">
         <v>0</v>
       </c>
       <c r="Q25" t="n" s="2">
         <v>0</v>
       </c>
       <c r="R25" t="n" s="7">
         <v>0</v>
       </c>
       <c r="S25" t="n" s="2">
         <v>0</v>
       </c>
       <c r="T25" t="n" s="7">
         <v>0</v>
       </c>
       <c r="U25" t="n" s="2">
         <v>0</v>
       </c>
       <c r="V25" t="n" s="7">
         <v>0</v>
       </c>
       <c r="W25" t="n" s="2">
         <v>0</v>
       </c>
@@ -2151,57 +2181,57 @@
       <c r="E26" t="n" s="2">
         <v>0</v>
       </c>
       <c r="F26" t="n" s="7">
         <v>0</v>
       </c>
       <c r="G26" t="n" s="2">
         <v>0</v>
       </c>
       <c r="H26" t="n" s="7">
         <v>0</v>
       </c>
       <c r="I26" t="n" s="2">
         <v>0</v>
       </c>
       <c r="J26" t="n" s="7">
         <v>0</v>
       </c>
       <c r="K26" t="n" s="2">
         <v>0</v>
       </c>
       <c r="L26" t="n" s="7">
         <v>5</v>
       </c>
       <c r="M26" t="n" s="2">
-        <v>0.03676471</v>
+        <v>0.02617801</v>
       </c>
       <c r="N26" t="n" s="7">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="O26" t="n" s="2">
-        <v>0</v>
+        <v>0.03010033</v>
       </c>
       <c r="P26" t="n" s="7">
         <v>0</v>
       </c>
       <c r="Q26" t="n" s="2">
         <v>0</v>
       </c>
       <c r="R26" t="n" s="7">
         <v>0</v>
       </c>
       <c r="S26" t="n" s="2">
         <v>0</v>
       </c>
       <c r="T26" t="n" s="7">
         <v>0</v>
       </c>
       <c r="U26" t="n" s="2">
         <v>0</v>
       </c>
       <c r="V26" t="n" s="7">
         <v>0</v>
       </c>
       <c r="W26" t="n" s="2">
         <v>0</v>
       </c>
@@ -2228,57 +2258,57 @@
       <c r="E27" t="n" s="2">
         <v>0</v>
       </c>
       <c r="F27" t="n" s="7">
         <v>0</v>
       </c>
       <c r="G27" t="n" s="2">
         <v>0</v>
       </c>
       <c r="H27" t="n" s="7">
         <v>0</v>
       </c>
       <c r="I27" t="n" s="2">
         <v>0</v>
       </c>
       <c r="J27" t="n" s="7">
         <v>0</v>
       </c>
       <c r="K27" t="n" s="2">
         <v>0</v>
       </c>
       <c r="L27" t="n" s="7">
         <v>1</v>
       </c>
       <c r="M27" t="n" s="2">
-        <v>0.00735294</v>
+        <v>0.0052356</v>
       </c>
       <c r="N27" t="n" s="7">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="O27" t="n" s="2">
-        <v>0</v>
+        <v>0.0367893</v>
       </c>
       <c r="P27" t="n" s="7">
         <v>0</v>
       </c>
       <c r="Q27" t="n" s="2">
         <v>0</v>
       </c>
       <c r="R27" t="n" s="7">
         <v>0</v>
       </c>
       <c r="S27" t="n" s="2">
         <v>0</v>
       </c>
       <c r="T27" t="n" s="7">
         <v>0</v>
       </c>
       <c r="U27" t="n" s="2">
         <v>0</v>
       </c>
       <c r="V27" t="n" s="7">
         <v>0</v>
       </c>
       <c r="W27" t="n" s="2">
         <v>0</v>
       </c>
@@ -2305,57 +2335,57 @@
       <c r="E28" t="n" s="2">
         <v>0</v>
       </c>
       <c r="F28" t="n" s="7">
         <v>0</v>
       </c>
       <c r="G28" t="n" s="2">
         <v>0</v>
       </c>
       <c r="H28" t="n" s="7">
         <v>0</v>
       </c>
       <c r="I28" t="n" s="2">
         <v>0</v>
       </c>
       <c r="J28" t="n" s="7">
         <v>0</v>
       </c>
       <c r="K28" t="n" s="2">
         <v>0</v>
       </c>
       <c r="L28" t="n" s="7">
         <v>2</v>
       </c>
       <c r="M28" t="n" s="2">
-        <v>0.01470588</v>
+        <v>0.0104712</v>
       </c>
       <c r="N28" t="n" s="7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="O28" t="n" s="2">
-        <v>0</v>
+        <v>0.00668896</v>
       </c>
       <c r="P28" t="n" s="7">
         <v>0</v>
       </c>
       <c r="Q28" t="n" s="2">
         <v>0</v>
       </c>
       <c r="R28" t="n" s="7">
         <v>0</v>
       </c>
       <c r="S28" t="n" s="2">
         <v>0</v>
       </c>
       <c r="T28" t="n" s="7">
         <v>0</v>
       </c>
       <c r="U28" t="n" s="2">
         <v>0</v>
       </c>
       <c r="V28" t="n" s="7">
         <v>0</v>
       </c>
       <c r="W28" t="n" s="2">
         <v>0</v>
       </c>
@@ -2382,57 +2412,57 @@
       <c r="E29" t="n" s="2">
         <v>0</v>
       </c>
       <c r="F29" t="n" s="7">
         <v>0</v>
       </c>
       <c r="G29" t="n" s="2">
         <v>0</v>
       </c>
       <c r="H29" t="n" s="7">
         <v>0</v>
       </c>
       <c r="I29" t="n" s="2">
         <v>0</v>
       </c>
       <c r="J29" t="n" s="7">
         <v>0</v>
       </c>
       <c r="K29" t="n" s="2">
         <v>0</v>
       </c>
       <c r="L29" t="n" s="7">
         <v>6</v>
       </c>
       <c r="M29" t="n" s="2">
-        <v>0.04411765</v>
+        <v>0.03141361</v>
       </c>
       <c r="N29" t="n" s="7">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="O29" t="n" s="2">
-        <v>0</v>
+        <v>0.06020067</v>
       </c>
       <c r="P29" t="n" s="7">
         <v>0</v>
       </c>
       <c r="Q29" t="n" s="2">
         <v>0</v>
       </c>
       <c r="R29" t="n" s="7">
         <v>0</v>
       </c>
       <c r="S29" t="n" s="2">
         <v>0</v>
       </c>
       <c r="T29" t="n" s="7">
         <v>0</v>
       </c>
       <c r="U29" t="n" s="2">
         <v>0</v>
       </c>
       <c r="V29" t="n" s="7">
         <v>0</v>
       </c>
       <c r="W29" t="n" s="2">
         <v>0</v>
       </c>
@@ -2459,57 +2489,57 @@
       <c r="E30" t="n" s="2">
         <v>0</v>
       </c>
       <c r="F30" t="n" s="7">
         <v>0</v>
       </c>
       <c r="G30" t="n" s="2">
         <v>0</v>
       </c>
       <c r="H30" t="n" s="7">
         <v>0</v>
       </c>
       <c r="I30" t="n" s="2">
         <v>0</v>
       </c>
       <c r="J30" t="n" s="7">
         <v>0</v>
       </c>
       <c r="K30" t="n" s="2">
         <v>0</v>
       </c>
       <c r="L30" t="n" s="7">
         <v>1</v>
       </c>
       <c r="M30" t="n" s="2">
-        <v>0.00735294</v>
+        <v>0.0052356</v>
       </c>
       <c r="N30" t="n" s="7">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="O30" t="n" s="2">
-        <v>0</v>
+        <v>0.05016722</v>
       </c>
       <c r="P30" t="n" s="7">
         <v>0</v>
       </c>
       <c r="Q30" t="n" s="2">
         <v>0</v>
       </c>
       <c r="R30" t="n" s="7">
         <v>0</v>
       </c>
       <c r="S30" t="n" s="2">
         <v>0</v>
       </c>
       <c r="T30" t="n" s="7">
         <v>0</v>
       </c>
       <c r="U30" t="n" s="2">
         <v>0</v>
       </c>
       <c r="V30" t="n" s="7">
         <v>0</v>
       </c>
       <c r="W30" t="n" s="2">
         <v>0</v>
       </c>
@@ -2536,57 +2566,57 @@
       <c r="E31" t="n" s="2">
         <v>0</v>
       </c>
       <c r="F31" t="n" s="7">
         <v>0</v>
       </c>
       <c r="G31" t="n" s="2">
         <v>0</v>
       </c>
       <c r="H31" t="n" s="7">
         <v>0</v>
       </c>
       <c r="I31" t="n" s="2">
         <v>0</v>
       </c>
       <c r="J31" t="n" s="7">
         <v>0</v>
       </c>
       <c r="K31" t="n" s="2">
         <v>0</v>
       </c>
       <c r="L31" t="n" s="7">
         <v>23</v>
       </c>
       <c r="M31" t="n" s="2">
-        <v>0.16911765</v>
+        <v>0.12041885</v>
       </c>
       <c r="N31" t="n" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="O31" t="n" s="2">
-        <v>0</v>
+        <v>0.03344482</v>
       </c>
       <c r="P31" t="n" s="7">
         <v>0</v>
       </c>
       <c r="Q31" t="n" s="2">
         <v>0</v>
       </c>
       <c r="R31" t="n" s="7">
         <v>0</v>
       </c>
       <c r="S31" t="n" s="2">
         <v>0</v>
       </c>
       <c r="T31" t="n" s="7">
         <v>0</v>
       </c>
       <c r="U31" t="n" s="2">
         <v>0</v>
       </c>
       <c r="V31" t="n" s="7">
         <v>0</v>
       </c>
       <c r="W31" t="n" s="2">
         <v>0</v>
       </c>
@@ -2610,60 +2640,60 @@
       <c r="D32" t="n" s="7">
         <v>0</v>
       </c>
       <c r="E32" t="n" s="2">
         <v>0</v>
       </c>
       <c r="F32" t="n" s="7">
         <v>0</v>
       </c>
       <c r="G32" t="n" s="2">
         <v>0</v>
       </c>
       <c r="H32" t="n" s="7">
         <v>0</v>
       </c>
       <c r="I32" t="n" s="2">
         <v>0</v>
       </c>
       <c r="J32" t="n" s="7">
         <v>0</v>
       </c>
       <c r="K32" t="n" s="2">
         <v>0</v>
       </c>
       <c r="L32" t="n" s="7">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="M32" t="n" s="2">
-        <v>0.02941176</v>
+        <v>0.07853403</v>
       </c>
       <c r="N32" t="n" s="7">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="O32" t="n" s="2">
-        <v>0</v>
+        <v>0.01672241</v>
       </c>
       <c r="P32" t="n" s="7">
         <v>0</v>
       </c>
       <c r="Q32" t="n" s="2">
         <v>0</v>
       </c>
       <c r="R32" t="n" s="7">
         <v>0</v>
       </c>
       <c r="S32" t="n" s="2">
         <v>0</v>
       </c>
       <c r="T32" t="n" s="7">
         <v>0</v>
       </c>
       <c r="U32" t="n" s="2">
         <v>0</v>
       </c>
       <c r="V32" t="n" s="7">
         <v>0</v>
       </c>
       <c r="W32" t="n" s="2">
         <v>0</v>
       </c>
@@ -2687,60 +2717,60 @@
       <c r="D33" t="n" s="7">
         <v>0</v>
       </c>
       <c r="E33" t="n" s="2">
         <v>0</v>
       </c>
       <c r="F33" t="n" s="7">
         <v>0</v>
       </c>
       <c r="G33" t="n" s="2">
         <v>0</v>
       </c>
       <c r="H33" t="n" s="7">
         <v>0</v>
       </c>
       <c r="I33" t="n" s="2">
         <v>0</v>
       </c>
       <c r="J33" t="n" s="7">
         <v>0</v>
       </c>
       <c r="K33" t="n" s="2">
         <v>0</v>
       </c>
       <c r="L33" t="n" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M33" t="n" s="2">
-        <v>0</v>
+        <v>0.05235602</v>
       </c>
       <c r="N33" t="n" s="7">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="O33" t="n" s="2">
-        <v>0</v>
+        <v>0.02675585</v>
       </c>
       <c r="P33" t="n" s="7">
         <v>0</v>
       </c>
       <c r="Q33" t="n" s="2">
         <v>0</v>
       </c>
       <c r="R33" t="n" s="7">
         <v>0</v>
       </c>
       <c r="S33" t="n" s="2">
         <v>0</v>
       </c>
       <c r="T33" t="n" s="7">
         <v>0</v>
       </c>
       <c r="U33" t="n" s="2">
         <v>0</v>
       </c>
       <c r="V33" t="n" s="7">
         <v>0</v>
       </c>
       <c r="W33" t="n" s="2">
         <v>0</v>
       </c>
@@ -2764,60 +2794,60 @@
       <c r="D34" t="n" s="7">
         <v>0</v>
       </c>
       <c r="E34" t="n" s="2">
         <v>0</v>
       </c>
       <c r="F34" t="n" s="7">
         <v>0</v>
       </c>
       <c r="G34" t="n" s="2">
         <v>0</v>
       </c>
       <c r="H34" t="n" s="7">
         <v>0</v>
       </c>
       <c r="I34" t="n" s="2">
         <v>0</v>
       </c>
       <c r="J34" t="n" s="7">
         <v>0</v>
       </c>
       <c r="K34" t="n" s="2">
         <v>0</v>
       </c>
       <c r="L34" t="n" s="7">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="M34" t="n" s="2">
-        <v>0</v>
+        <v>0.02617801</v>
       </c>
       <c r="N34" t="n" s="7">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="O34" t="n" s="2">
-        <v>0</v>
+        <v>0.02006689</v>
       </c>
       <c r="P34" t="n" s="7">
         <v>0</v>
       </c>
       <c r="Q34" t="n" s="2">
         <v>0</v>
       </c>
       <c r="R34" t="n" s="7">
         <v>0</v>
       </c>
       <c r="S34" t="n" s="2">
         <v>0</v>
       </c>
       <c r="T34" t="n" s="7">
         <v>0</v>
       </c>
       <c r="U34" t="n" s="2">
         <v>0</v>
       </c>
       <c r="V34" t="n" s="7">
         <v>0</v>
       </c>
       <c r="W34" t="n" s="2">
         <v>0</v>
       </c>
@@ -2841,60 +2871,60 @@
       <c r="D35" t="n" s="7">
         <v>0</v>
       </c>
       <c r="E35" t="n" s="2">
         <v>0</v>
       </c>
       <c r="F35" t="n" s="7">
         <v>0</v>
       </c>
       <c r="G35" t="n" s="2">
         <v>0</v>
       </c>
       <c r="H35" t="n" s="7">
         <v>0</v>
       </c>
       <c r="I35" t="n" s="2">
         <v>0</v>
       </c>
       <c r="J35" t="n" s="7">
         <v>0</v>
       </c>
       <c r="K35" t="n" s="2">
         <v>0</v>
       </c>
       <c r="L35" t="n" s="7">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="M35" t="n" s="2">
-        <v>0</v>
+        <v>0.08900524</v>
       </c>
       <c r="N35" t="n" s="7">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="O35" t="n" s="2">
-        <v>0</v>
+        <v>0.08695652</v>
       </c>
       <c r="P35" t="n" s="7">
         <v>0</v>
       </c>
       <c r="Q35" t="n" s="2">
         <v>0</v>
       </c>
       <c r="R35" t="n" s="7">
         <v>0</v>
       </c>
       <c r="S35" t="n" s="2">
         <v>0</v>
       </c>
       <c r="T35" t="n" s="7">
         <v>0</v>
       </c>
       <c r="U35" t="n" s="2">
         <v>0</v>
       </c>
       <c r="V35" t="n" s="7">
         <v>0</v>
       </c>
       <c r="W35" t="n" s="2">
         <v>0</v>
       </c>
@@ -2918,60 +2948,60 @@
       <c r="D36" t="n" s="7">
         <v>0</v>
       </c>
       <c r="E36" t="n" s="2">
         <v>0</v>
       </c>
       <c r="F36" t="n" s="7">
         <v>0</v>
       </c>
       <c r="G36" t="n" s="2">
         <v>0</v>
       </c>
       <c r="H36" t="n" s="7">
         <v>0</v>
       </c>
       <c r="I36" t="n" s="2">
         <v>0</v>
       </c>
       <c r="J36" t="n" s="7">
         <v>0</v>
       </c>
       <c r="K36" t="n" s="2">
         <v>0</v>
       </c>
       <c r="L36" t="n" s="7">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="M36" t="n" s="2">
-        <v>0</v>
+        <v>0.06282723</v>
       </c>
       <c r="N36" t="n" s="7">
-        <v>0</v>
+        <v>39</v>
       </c>
       <c r="O36" t="n" s="2">
-        <v>0</v>
+        <v>0.13043478</v>
       </c>
       <c r="P36" t="n" s="7">
         <v>0</v>
       </c>
       <c r="Q36" t="n" s="2">
         <v>0</v>
       </c>
       <c r="R36" t="n" s="7">
         <v>0</v>
       </c>
       <c r="S36" t="n" s="2">
         <v>0</v>
       </c>
       <c r="T36" t="n" s="7">
         <v>0</v>
       </c>
       <c r="U36" t="n" s="2">
         <v>0</v>
       </c>
       <c r="V36" t="n" s="7">
         <v>0</v>
       </c>
       <c r="W36" t="n" s="2">
         <v>0</v>
       </c>
@@ -3001,54 +3031,54 @@
       <c r="F37" t="n" s="7">
         <v>0</v>
       </c>
       <c r="G37" t="n" s="2">
         <v>0</v>
       </c>
       <c r="H37" t="n" s="7">
         <v>0</v>
       </c>
       <c r="I37" t="n" s="2">
         <v>0</v>
       </c>
       <c r="J37" t="n" s="7">
         <v>0</v>
       </c>
       <c r="K37" t="n" s="2">
         <v>0</v>
       </c>
       <c r="L37" t="n" s="7">
         <v>0</v>
       </c>
       <c r="M37" t="n" s="2">
         <v>0</v>
       </c>
       <c r="N37" t="n" s="7">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="O37" t="n" s="2">
-        <v>0</v>
+        <v>0.09364548</v>
       </c>
       <c r="P37" t="n" s="7">
         <v>0</v>
       </c>
       <c r="Q37" t="n" s="2">
         <v>0</v>
       </c>
       <c r="R37" t="n" s="7">
         <v>0</v>
       </c>
       <c r="S37" t="n" s="2">
         <v>0</v>
       </c>
       <c r="T37" t="n" s="7">
         <v>0</v>
       </c>
       <c r="U37" t="n" s="2">
         <v>0</v>
       </c>
       <c r="V37" t="n" s="7">
         <v>0</v>
       </c>
       <c r="W37" t="n" s="2">
         <v>0</v>
       </c>
@@ -3072,66 +3102,66 @@
       <c r="D38" t="n" s="7">
         <v>0</v>
       </c>
       <c r="E38" t="n" s="2">
         <v>0</v>
       </c>
       <c r="F38" t="n" s="7">
         <v>0</v>
       </c>
       <c r="G38" t="n" s="2">
         <v>0</v>
       </c>
       <c r="H38" t="n" s="7">
         <v>0</v>
       </c>
       <c r="I38" t="n" s="2">
         <v>0</v>
       </c>
       <c r="J38" t="n" s="7">
         <v>0</v>
       </c>
       <c r="K38" t="n" s="2">
         <v>0</v>
       </c>
       <c r="L38" t="n" s="7">
-        <v>136</v>
+        <v>191</v>
       </c>
       <c r="M38" t="n" s="2">
         <v>1</v>
       </c>
       <c r="N38" t="n" s="7">
-        <v>0</v>
+        <v>299</v>
       </c>
       <c r="O38" t="n" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P38" t="n" s="7">
-        <v>0</v>
+        <v>140</v>
       </c>
       <c r="Q38" t="n" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R38" t="n" s="7">
         <v>0</v>
       </c>
       <c r="S38" t="n" s="2">
         <v>0</v>
       </c>
       <c r="T38" t="n" s="7">
         <v>0</v>
       </c>
       <c r="U38" t="n" s="2">
         <v>0</v>
       </c>
       <c r="V38" t="n" s="7">
         <v>0</v>
       </c>
       <c r="W38" t="n" s="2">
         <v>0</v>
       </c>
       <c r="X38" t="n" s="7">
         <v>0</v>
       </c>
       <c r="Y38" t="n" s="2">
         <v>0</v>
       </c>
@@ -3155,1073 +3185,1183 @@
     <row r="42" customHeight="1">
       <c t="s" r="B42">
         <v>17</v>
       </c>
       <c t="s" r="C42">
         <v>18</v>
       </c>
       <c t="s" r="D42">
         <v>17</v>
       </c>
       <c t="s" r="E42">
         <v>18</v>
       </c>
       <c t="s" r="F42">
         <v>17</v>
       </c>
       <c t="s" r="G42">
         <v>18</v>
       </c>
     </row>
     <row r="43" customHeight="1">
       <c t="s" r="A43">
         <v>55</v>
       </c>
       <c r="B43" t="n" s="7">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="C43" t="n" s="2">
-        <v>0.048</v>
+        <v>0.04494382</v>
       </c>
       <c r="D43" t="n" s="7">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="E43" t="n" s="2">
-        <v>0</v>
+        <v>0.02554745</v>
       </c>
       <c r="F43" t="n" s="7">
-        <v>6</v>
+        <v>23</v>
       </c>
       <c r="G43" t="n" s="2">
-        <v>0.04411765</v>
+        <v>0.03650794</v>
       </c>
     </row>
     <row r="44" customHeight="1">
       <c t="s" r="A44">
         <v>56</v>
       </c>
       <c r="B44" t="n" s="7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C44" t="n" s="2">
-        <v>0.008</v>
+        <v>0.00561798</v>
       </c>
       <c r="D44" t="n" s="7">
         <v>0</v>
       </c>
       <c r="E44" t="n" s="2">
         <v>0</v>
       </c>
       <c r="F44" t="n" s="7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G44" t="n" s="2">
-        <v>0.00735294</v>
+        <v>0.0031746</v>
       </c>
     </row>
     <row r="45" customHeight="1">
       <c t="s" r="A45">
         <v>57</v>
       </c>
       <c r="B45" t="n" s="7">
-        <v>5</v>
+        <v>74</v>
       </c>
       <c r="C45" t="n" s="2">
-        <v>0.04</v>
+        <v>0.20786517</v>
       </c>
       <c r="D45" t="n" s="7">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="E45" t="n" s="2">
-        <v>0.09090909</v>
+        <v>0.10948905</v>
       </c>
       <c r="F45" t="n" s="7">
-        <v>6</v>
+        <v>104</v>
       </c>
       <c r="G45" t="n" s="2">
-        <v>0.04411765</v>
+        <v>0.16507937</v>
       </c>
     </row>
     <row r="46" customHeight="1">
       <c t="s" r="A46">
         <v>58</v>
       </c>
       <c r="B46" t="n" s="7">
         <v>2</v>
       </c>
       <c r="C46" t="n" s="2">
-        <v>0.016</v>
+        <v>0.00561798</v>
       </c>
       <c r="D46" t="n" s="7">
         <v>0</v>
       </c>
       <c r="E46" t="n" s="2">
         <v>0</v>
       </c>
       <c r="F46" t="n" s="7">
         <v>2</v>
       </c>
       <c r="G46" t="n" s="2">
-        <v>0.01470588</v>
+        <v>0.0031746</v>
       </c>
     </row>
     <row r="47" customHeight="1">
       <c t="s" r="A47">
         <v>59</v>
       </c>
       <c r="B47" t="n" s="7">
         <v>2</v>
       </c>
       <c r="C47" t="n" s="2">
-        <v>0.016</v>
+        <v>0.00561798</v>
       </c>
       <c r="D47" t="n" s="7">
         <v>0</v>
       </c>
       <c r="E47" t="n" s="2">
         <v>0</v>
       </c>
       <c r="F47" t="n" s="7">
         <v>2</v>
       </c>
       <c r="G47" t="n" s="2">
-        <v>0.01470588</v>
+        <v>0.0031746</v>
       </c>
     </row>
     <row r="48" customHeight="1">
       <c t="s" r="A48">
         <v>60</v>
       </c>
       <c r="B48" t="n" s="7">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C48" t="n" s="2">
-        <v>0.064</v>
+        <v>0.03370787</v>
       </c>
       <c r="D48" t="n" s="7">
-        <v>3</v>
+        <v>51</v>
       </c>
       <c r="E48" t="n" s="2">
-        <v>0.27272727</v>
+        <v>0.18613139</v>
       </c>
       <c r="F48" t="n" s="7">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="G48" t="n" s="2">
-        <v>0.08088235</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="49" customHeight="1">
       <c t="s" r="A49">
         <v>61</v>
       </c>
       <c r="B49" t="n" s="7">
         <v>6</v>
       </c>
       <c r="C49" t="n" s="2">
-        <v>0.048</v>
+        <v>0.01685393</v>
       </c>
       <c r="D49" t="n" s="7">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="E49" t="n" s="2">
-        <v>0</v>
+        <v>0.06934307</v>
       </c>
       <c r="F49" t="n" s="7">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="G49" t="n" s="2">
-        <v>0.04411765</v>
+        <v>0.03968254</v>
       </c>
     </row>
     <row r="50" customHeight="1">
       <c t="s" r="A50">
         <v>62</v>
       </c>
       <c r="B50" t="n" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C50" t="n" s="2">
-        <v>0</v>
+        <v>0.00280899</v>
       </c>
       <c r="D50" t="n" s="7">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E50" t="n" s="2">
-        <v>0</v>
+        <v>0.01094891</v>
       </c>
       <c r="F50" t="n" s="7">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G50" t="n" s="2">
-        <v>0</v>
+        <v>0.00634921</v>
       </c>
     </row>
     <row r="51" customHeight="1">
       <c t="s" r="A51">
         <v>63</v>
       </c>
       <c r="B51" t="n" s="7">
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="C51" t="n" s="2">
-        <v>0.104</v>
+        <v>0.12921348</v>
       </c>
       <c r="D51" t="n" s="7">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E51" t="n" s="2">
-        <v>0</v>
+        <v>0.04379562</v>
       </c>
       <c r="F51" t="n" s="7">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="G51" t="n" s="2">
-        <v>0.09558824</v>
+        <v>0.09206349</v>
       </c>
     </row>
     <row r="52" customHeight="1">
       <c t="s" r="A52">
         <v>64</v>
       </c>
       <c r="B52" t="n" s="7">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C52" t="n" s="2">
-        <v>0.016</v>
+        <v>0.00842697</v>
       </c>
       <c r="D52" t="n" s="7">
         <v>0</v>
       </c>
       <c r="E52" t="n" s="2">
         <v>0</v>
       </c>
       <c r="F52" t="n" s="7">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G52" t="n" s="2">
-        <v>0.01470588</v>
+        <v>0.0047619</v>
       </c>
     </row>
     <row r="53" customHeight="1">
       <c t="s" r="A53">
         <v>65</v>
       </c>
       <c r="B53" t="n" s="7">
+        <v>46</v>
+      </c>
+      <c r="C53" t="n" s="2">
+        <v>0.12921348</v>
+      </c>
+      <c r="D53" t="n" s="7">
         <v>11</v>
       </c>
-      <c r="C53" t="n" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="E53" t="n" s="2">
-        <v>0</v>
+        <v>0.04014599</v>
       </c>
       <c r="F53" t="n" s="7">
-        <v>11</v>
+        <v>57</v>
       </c>
       <c r="G53" t="n" s="2">
-        <v>0.08088235</v>
+        <v>0.09047619</v>
       </c>
     </row>
     <row r="54" customHeight="1">
       <c t="s" r="A54">
         <v>66</v>
       </c>
       <c r="B54" t="n" s="7">
         <v>0</v>
       </c>
       <c r="C54" t="n" s="2">
         <v>0</v>
       </c>
       <c r="D54" t="n" s="7">
         <v>0</v>
       </c>
       <c r="E54" t="n" s="2">
         <v>0</v>
       </c>
       <c r="F54" t="n" s="7">
         <v>0</v>
       </c>
       <c r="G54" t="n" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="55" customHeight="1">
       <c t="s" r="A55">
         <v>67</v>
       </c>
       <c r="B55" t="n" s="7">
         <v>1</v>
       </c>
       <c r="C55" t="n" s="2">
-        <v>0.008</v>
+        <v>0.00280899</v>
       </c>
       <c r="D55" t="n" s="7">
         <v>0</v>
       </c>
       <c r="E55" t="n" s="2">
         <v>0</v>
       </c>
       <c r="F55" t="n" s="7">
         <v>1</v>
       </c>
       <c r="G55" t="n" s="2">
-        <v>0.00735294</v>
+        <v>0.0015873</v>
       </c>
     </row>
     <row r="56" customHeight="1">
       <c t="s" r="A56">
         <v>68</v>
       </c>
       <c r="B56" t="n" s="7">
-        <v>55</v>
+        <v>99</v>
       </c>
       <c r="C56" t="n" s="2">
-        <v>0.44</v>
+        <v>0.27808989</v>
       </c>
       <c r="D56" t="n" s="7">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="E56" t="n" s="2">
-        <v>0</v>
+        <v>0.12773723</v>
       </c>
       <c r="F56" t="n" s="7">
-        <v>55</v>
+        <v>134</v>
       </c>
       <c r="G56" t="n" s="2">
-        <v>0.40441176</v>
+        <v>0.21269841</v>
       </c>
     </row>
     <row r="57" customHeight="1">
       <c t="s" r="A57">
         <v>69</v>
       </c>
       <c r="B57" t="n" s="7">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="C57" t="n" s="2">
-        <v>0</v>
+        <v>0.03089888</v>
       </c>
       <c r="D57" t="n" s="7">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="E57" t="n" s="2">
-        <v>0</v>
+        <v>0.02189781</v>
       </c>
       <c r="F57" t="n" s="7">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="G57" t="n" s="2">
-        <v>0</v>
+        <v>0.02698413</v>
       </c>
     </row>
     <row r="58" customHeight="1">
       <c t="s" r="A58">
         <v>70</v>
       </c>
       <c r="B58" t="n" s="7">
         <v>0</v>
       </c>
       <c r="C58" t="n" s="2">
         <v>0</v>
       </c>
       <c r="D58" t="n" s="7">
         <v>0</v>
       </c>
       <c r="E58" t="n" s="2">
         <v>0</v>
       </c>
       <c r="F58" t="n" s="7">
         <v>0</v>
       </c>
       <c r="G58" t="n" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="59" customHeight="1">
       <c t="s" r="A59">
         <v>71</v>
       </c>
       <c r="B59" t="n" s="7">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="C59" t="n" s="2">
-        <v>0</v>
+        <v>0.01685393</v>
       </c>
       <c r="D59" t="n" s="7">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E59" t="n" s="2">
-        <v>0</v>
+        <v>0.04379562</v>
       </c>
       <c r="F59" t="n" s="7">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="G59" t="n" s="2">
-        <v>0</v>
+        <v>0.02857143</v>
       </c>
     </row>
     <row r="60" customHeight="1">
       <c t="s" r="A60">
         <v>72</v>
       </c>
       <c r="B60" t="n" s="7">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C60" t="n" s="2">
-        <v>0.008</v>
+        <v>0.00842697</v>
       </c>
       <c r="D60" t="n" s="7">
         <v>0</v>
       </c>
       <c r="E60" t="n" s="2">
         <v>0</v>
       </c>
       <c r="F60" t="n" s="7">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G60" t="n" s="2">
-        <v>0.00735294</v>
+        <v>0.0047619</v>
       </c>
     </row>
     <row r="61" customHeight="1">
       <c t="s" r="A61">
         <v>73</v>
       </c>
       <c r="B61" t="n" s="7">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="C61" t="n" s="2">
-        <v>0.096</v>
+        <v>0.07303371</v>
       </c>
       <c r="D61" t="n" s="7">
-        <v>7</v>
+        <v>88</v>
       </c>
       <c r="E61" t="n" s="2">
-        <v>0.63636364</v>
+        <v>0.32116788</v>
       </c>
       <c r="F61" t="n" s="7">
-        <v>19</v>
+        <v>114</v>
       </c>
       <c r="G61" t="n" s="2">
-        <v>0.13970588</v>
+        <v>0.18095238</v>
       </c>
     </row>
     <row r="62" customHeight="1">
       <c t="s" r="A62">
         <v>74</v>
       </c>
       <c r="B62" t="n" s="7">
         <v>0</v>
       </c>
       <c r="C62" t="n" s="2">
         <v>0</v>
       </c>
       <c r="D62" t="n" s="7">
         <v>0</v>
       </c>
       <c r="E62" t="n" s="2">
         <v>0</v>
       </c>
       <c r="F62" t="n" s="7">
         <v>0</v>
       </c>
       <c r="G62" t="n" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="63" customHeight="1">
       <c t="s" r="A63" s="1">
         <v>50</v>
       </c>
       <c r="B63" t="n" s="7">
-        <v>125</v>
+        <v>356</v>
       </c>
       <c r="C63" t="n" s="2">
         <v>1</v>
       </c>
       <c r="D63" t="n" s="7">
-        <v>11</v>
+        <v>274</v>
       </c>
       <c r="E63" t="n" s="2">
         <v>1</v>
       </c>
       <c r="F63" t="n" s="7">
-        <v>136</v>
+        <v>630</v>
       </c>
       <c r="G63" t="n" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="65" customHeight="1">
       <c t="s" r="A65" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="66" customHeight="1">
       <c t="s" r="B66" s="1">
         <v>52</v>
       </c>
       <c t="s" r="D66" s="1">
         <v>53</v>
       </c>
       <c t="s" r="F66" s="1">
         <v>54</v>
       </c>
     </row>
     <row r="67" customHeight="1">
       <c t="s" r="B67">
         <v>17</v>
       </c>
       <c t="s" r="C67">
         <v>18</v>
       </c>
       <c t="s" r="D67">
         <v>17</v>
       </c>
       <c t="s" r="E67">
         <v>18</v>
       </c>
       <c t="s" r="F67">
         <v>17</v>
       </c>
       <c t="s" r="G67">
         <v>18</v>
       </c>
     </row>
     <row r="68" customHeight="1">
       <c t="s" r="A68">
         <v>76</v>
       </c>
       <c r="B68" t="n" s="7">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="C68" t="n" s="2">
-        <v>0.112</v>
+        <v>0.0758427</v>
       </c>
       <c r="D68" t="n" s="7">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="E68" t="n" s="2">
-        <v>0</v>
+        <v>0.02919708</v>
       </c>
       <c r="F68" t="n" s="7">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="G68" t="n" s="2">
-        <v>0.10294118</v>
+        <v>0.05555556</v>
       </c>
     </row>
     <row r="69" customHeight="1">
       <c t="s" r="A69">
         <v>77</v>
       </c>
       <c r="B69" t="n" s="7">
-        <v>39</v>
+        <v>76</v>
       </c>
       <c r="C69" t="n" s="2">
-        <v>0.312</v>
+        <v>0.21348315</v>
       </c>
       <c r="D69" t="n" s="7">
-        <v>11</v>
+        <v>166</v>
       </c>
       <c r="E69" t="n" s="2">
-        <v>1</v>
+        <v>0.60583942</v>
       </c>
       <c r="F69" t="n" s="7">
-        <v>50</v>
+        <v>242</v>
       </c>
       <c r="G69" t="n" s="2">
-        <v>0.36764706</v>
+        <v>0.38412698</v>
       </c>
     </row>
     <row r="70" customHeight="1">
       <c t="s" r="A70">
         <v>78</v>
       </c>
       <c r="B70" t="n" s="7">
-        <v>58</v>
+        <v>117</v>
       </c>
       <c r="C70" t="n" s="2">
-        <v>0.464</v>
+        <v>0.32865169</v>
       </c>
       <c r="D70" t="n" s="7">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="E70" t="n" s="2">
-        <v>0</v>
+        <v>0.09124088</v>
       </c>
       <c r="F70" t="n" s="7">
-        <v>58</v>
+        <v>142</v>
       </c>
       <c r="G70" t="n" s="2">
-        <v>0.42647059</v>
+        <v>0.22539683</v>
       </c>
     </row>
     <row r="71" customHeight="1">
       <c t="s" r="A71">
         <v>79</v>
       </c>
       <c r="B71" t="n" s="7">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="C71" t="n" s="2">
-        <v>0.072</v>
+        <v>0.08988764</v>
       </c>
       <c r="D71" t="n" s="7">
-        <v>0</v>
+        <v>59</v>
       </c>
       <c r="E71" t="n" s="2">
-        <v>0</v>
+        <v>0.21532847</v>
       </c>
       <c r="F71" t="n" s="7">
-        <v>9</v>
+        <v>91</v>
       </c>
       <c r="G71" t="n" s="2">
-        <v>0.06617647</v>
+        <v>0.14444444</v>
       </c>
     </row>
     <row r="72" customHeight="1">
       <c t="s" r="A72">
         <v>80</v>
       </c>
       <c r="B72" t="n" s="7">
-        <v>5</v>
+        <v>104</v>
       </c>
       <c r="C72" t="n" s="2">
-        <v>0.04</v>
+        <v>0.29213483</v>
       </c>
       <c r="D72" t="n" s="7">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="E72" t="n" s="2">
-        <v>0</v>
+        <v>0.05839416</v>
       </c>
       <c r="F72" t="n" s="7">
-        <v>5</v>
+        <v>120</v>
       </c>
       <c r="G72" t="n" s="2">
-        <v>0.03676471</v>
+        <v>0.19047619</v>
       </c>
     </row>
     <row r="73" customHeight="1">
       <c t="s" r="A73" s="1">
         <v>50</v>
       </c>
       <c r="B73" t="n" s="7">
-        <v>125</v>
+        <v>356</v>
       </c>
       <c r="C73" t="n" s="2">
         <v>1</v>
       </c>
       <c r="D73" t="n" s="7">
-        <v>11</v>
+        <v>274</v>
       </c>
       <c r="E73" t="n" s="2">
         <v>1</v>
       </c>
       <c r="F73" t="n" s="7">
-        <v>136</v>
+        <v>630</v>
       </c>
       <c r="G73" t="n" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="75" customHeight="1">
       <c t="s" r="A75" s="1">
         <v>81</v>
       </c>
     </row>
     <row r="76" customHeight="1">
       <c t="s" r="B76" s="1">
         <v>53</v>
       </c>
     </row>
     <row r="77" customHeight="1">
       <c t="s" r="B77">
         <v>17</v>
       </c>
       <c t="s" r="C77">
         <v>18</v>
       </c>
     </row>
     <row r="78" customHeight="1">
       <c t="s" r="A78">
         <v>82</v>
       </c>
       <c r="B78" t="n" s="7">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="C78" t="n" s="2">
-        <v>0</v>
+        <v>0.03846154</v>
       </c>
     </row>
     <row r="79" customHeight="1">
       <c t="s" r="A79">
         <v>83</v>
       </c>
       <c r="B79" t="n" s="7">
         <v>0</v>
       </c>
       <c r="C79" t="n" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="80" customHeight="1">
       <c t="s" r="A80">
         <v>84</v>
       </c>
       <c r="B80" t="n" s="7">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="C80" t="n" s="2">
-        <v>0</v>
+        <v>0.07692308</v>
       </c>
     </row>
     <row r="81" customHeight="1">
       <c t="s" r="A81">
         <v>85</v>
       </c>
       <c r="B81" t="n" s="7">
         <v>0</v>
       </c>
       <c r="C81" t="n" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="82" customHeight="1">
       <c t="s" r="A82">
         <v>86</v>
       </c>
       <c r="B82" t="n" s="7">
         <v>0</v>
       </c>
       <c r="C82" t="n" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="83" customHeight="1">
       <c t="s" r="A83">
         <v>87</v>
       </c>
       <c r="B83" t="n" s="7">
         <v>0</v>
       </c>
       <c r="C83" t="n" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="84" customHeight="1">
       <c t="s" r="A84">
         <v>88</v>
       </c>
       <c r="B84" t="n" s="7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C84" t="n" s="2">
-        <v>0</v>
+        <v>0.01098901</v>
       </c>
     </row>
     <row r="85" customHeight="1">
       <c t="s" r="A85">
         <v>89</v>
       </c>
       <c r="B85" t="n" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="C85" t="n" s="2">
-        <v>0</v>
+        <v>0.05494505</v>
       </c>
     </row>
     <row r="86" customHeight="1">
       <c t="s" r="A86">
         <v>90</v>
       </c>
       <c r="B86" t="n" s="7">
         <v>0</v>
       </c>
       <c r="C86" t="n" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="87" customHeight="1">
       <c t="s" r="A87">
         <v>91</v>
       </c>
       <c r="B87" t="n" s="7">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="C87" t="n" s="2">
-        <v>0</v>
+        <v>0.09340659</v>
       </c>
     </row>
     <row r="88" customHeight="1">
       <c t="s" r="A88">
         <v>92</v>
       </c>
       <c r="B88" t="n" s="7">
-        <v>0</v>
+        <v>51</v>
       </c>
       <c r="C88" t="n" s="2">
-        <v>0</v>
+        <v>0.28021978</v>
       </c>
     </row>
     <row r="89" customHeight="1">
       <c t="s" r="A89">
         <v>93</v>
       </c>
       <c r="B89" t="n" s="7">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="C89" t="n" s="2">
-        <v>0</v>
+        <v>0.03846154</v>
       </c>
     </row>
     <row r="90" customHeight="1">
       <c t="s" r="A90">
         <v>94</v>
       </c>
       <c r="B90" t="n" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="C90" t="n" s="2">
-        <v>0</v>
+        <v>0.05494505</v>
       </c>
     </row>
     <row r="91" customHeight="1">
       <c t="s" r="A91">
         <v>95</v>
       </c>
       <c r="B91" t="n" s="7">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C91" t="n" s="2">
-        <v>0</v>
+        <v>0.01648352</v>
       </c>
     </row>
     <row r="92" customHeight="1">
       <c t="s" r="A92">
         <v>96</v>
       </c>
       <c r="B92" t="n" s="7">
         <v>0</v>
       </c>
       <c r="C92" t="n" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="93" customHeight="1">
       <c t="s" r="A93">
         <v>97</v>
       </c>
       <c r="B93" t="n" s="7">
         <v>3</v>
       </c>
       <c r="C93" t="n" s="2">
-        <v>0.27272727</v>
+        <v>0.01648352</v>
       </c>
     </row>
     <row r="94" customHeight="1">
       <c t="s" r="A94">
         <v>98</v>
       </c>
       <c r="B94" t="n" s="7">
         <v>0</v>
       </c>
       <c r="C94" t="n" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="95" customHeight="1">
       <c t="s" r="A95">
         <v>99</v>
       </c>
       <c r="B95" t="n" s="7">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="C95" t="n" s="2">
-        <v>0</v>
+        <v>0.03296703</v>
       </c>
     </row>
     <row r="96" customHeight="1">
       <c t="s" r="A96">
         <v>100</v>
       </c>
       <c r="B96" t="n" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C96" t="n" s="2">
-        <v>0.09090909</v>
+        <v>0</v>
       </c>
     </row>
     <row r="97" customHeight="1">
       <c t="s" r="A97">
         <v>101</v>
       </c>
       <c r="B97" t="n" s="7">
         <v>0</v>
       </c>
       <c r="C97" t="n" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="98" customHeight="1">
       <c t="s" r="A98">
         <v>102</v>
       </c>
       <c r="B98" t="n" s="7">
         <v>0</v>
       </c>
       <c r="C98" t="n" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="99" customHeight="1">
       <c t="s" r="A99">
         <v>103</v>
       </c>
       <c r="B99" t="n" s="7">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="C99" t="n" s="2">
-        <v>0</v>
+        <v>0.04945055</v>
       </c>
     </row>
     <row r="100" customHeight="1">
       <c t="s" r="A100">
         <v>104</v>
       </c>
       <c r="B100" t="n" s="7">
         <v>0</v>
       </c>
       <c r="C100" t="n" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="101" customHeight="1">
       <c t="s" r="A101">
         <v>105</v>
       </c>
       <c r="B101" t="n" s="7">
         <v>0</v>
       </c>
       <c r="C101" t="n" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="102" customHeight="1">
       <c t="s" r="A102">
         <v>106</v>
       </c>
       <c r="B102" t="n" s="7">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="C102" t="n" s="2">
-        <v>0.63636364</v>
+        <v>0</v>
       </c>
     </row>
     <row r="103" customHeight="1">
       <c t="s" r="A103">
         <v>107</v>
       </c>
       <c r="B103" t="n" s="7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C103" t="n" s="2">
-        <v>0</v>
+        <v>0.01098901</v>
       </c>
     </row>
     <row r="104" customHeight="1">
       <c t="s" r="A104">
         <v>108</v>
       </c>
       <c r="B104" t="n" s="7">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="C104" t="n" s="2">
-        <v>0</v>
+        <v>0.06043956</v>
       </c>
     </row>
     <row r="105" customHeight="1">
       <c t="s" r="A105">
         <v>109</v>
       </c>
       <c r="B105" t="n" s="7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C105" t="n" s="2">
-        <v>0</v>
+        <v>0.01098901</v>
       </c>
     </row>
     <row r="106" customHeight="1">
       <c t="s" r="A106">
         <v>110</v>
       </c>
       <c r="B106" t="n" s="7">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="C106" t="n" s="2">
-        <v>0</v>
+        <v>0.06593407</v>
       </c>
     </row>
     <row r="107" customHeight="1">
       <c t="s" r="A107">
         <v>111</v>
       </c>
       <c r="B107" t="n" s="7">
         <v>0</v>
       </c>
       <c r="C107" t="n" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="108" customHeight="1">
       <c t="s" r="A108">
         <v>112</v>
       </c>
       <c r="B108" t="n" s="7">
         <v>0</v>
       </c>
       <c r="C108" t="n" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="109" customHeight="1">
       <c t="s" r="A109">
         <v>113</v>
       </c>
       <c r="B109" t="n" s="7">
         <v>0</v>
       </c>
       <c r="C109" t="n" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="110" customHeight="1">
-      <c t="s" r="A110" s="1">
+      <c t="s" r="A110">
+        <v>114</v>
+      </c>
+      <c r="B110" t="n" s="7">
+        <v>0</v>
+      </c>
+      <c r="C110" t="n" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" customHeight="1">
+      <c t="s" r="A111">
+        <v>115</v>
+      </c>
+      <c r="B111" t="n" s="7">
+        <v>0</v>
+      </c>
+      <c r="C111" t="n" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" customHeight="1">
+      <c t="s" r="A112">
+        <v>116</v>
+      </c>
+      <c r="B112" t="n" s="7">
+        <v>0</v>
+      </c>
+      <c r="C112" t="n" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" customHeight="1">
+      <c t="s" r="A113">
+        <v>117</v>
+      </c>
+      <c r="B113" t="n" s="7">
+        <v>6</v>
+      </c>
+      <c r="C113" t="n" s="2">
+        <v>0.03296703</v>
+      </c>
+    </row>
+    <row r="114" customHeight="1">
+      <c t="s" r="A114">
+        <v>118</v>
+      </c>
+      <c r="B114" t="n" s="7">
+        <v>6</v>
+      </c>
+      <c r="C114" t="n" s="2">
+        <v>0.03296703</v>
+      </c>
+    </row>
+    <row r="115" customHeight="1">
+      <c t="s" r="A115">
+        <v>119</v>
+      </c>
+      <c r="B115" t="n" s="7">
+        <v>0</v>
+      </c>
+      <c r="C115" t="n" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" customHeight="1">
+      <c t="s" r="A116">
+        <v>120</v>
+      </c>
+      <c r="B116" t="n" s="7">
+        <v>0</v>
+      </c>
+      <c r="C116" t="n" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" customHeight="1">
+      <c t="s" r="A117">
+        <v>121</v>
+      </c>
+      <c r="B117" t="n" s="7">
+        <v>0</v>
+      </c>
+      <c r="C117" t="n" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" customHeight="1">
+      <c t="s" r="A118">
+        <v>122</v>
+      </c>
+      <c r="B118" t="n" s="7">
+        <v>4</v>
+      </c>
+      <c r="C118" t="n" s="2">
+        <v>0.02197802</v>
+      </c>
+    </row>
+    <row r="119" customHeight="1">
+      <c t="s" r="A119">
+        <v>123</v>
+      </c>
+      <c r="B119" t="n" s="7">
+        <v>0</v>
+      </c>
+      <c r="C119" t="n" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" customHeight="1">
+      <c t="s" r="A120" s="1">
         <v>50</v>
       </c>
-      <c r="B110" t="n" s="7">
-[...2 lines deleted...]
-      <c r="C110" t="n" s="2">
+      <c r="B120" t="n" s="7">
+        <v>182</v>
+      </c>
+      <c r="C120" t="n" s="2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>